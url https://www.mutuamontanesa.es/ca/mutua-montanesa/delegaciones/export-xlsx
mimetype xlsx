--- v3 (2026-08-01)
+++ v4 (2026-09-17)
@@ -401,51 +401,51 @@
   <si>
     <t>plasencia@mutuamontanesa.es</t>
   </si>
   <si>
     <t>MUTUA MONTAÑESA SALAMANCA</t>
   </si>
   <si>
     <t>c/ Ancha 6-8 bajo</t>
   </si>
   <si>
     <t>Salamanca</t>
   </si>
   <si>
     <t>salamanca@mutuamontanesa.es</t>
   </si>
   <si>
     <t>Mª Rocío Martín-Cubas</t>
   </si>
   <si>
     <t>MUTUA MONTAÑESA SANTANDER</t>
   </si>
   <si>
     <t>Ataulfo Argenta, 19</t>
   </si>
   <si>
-    <t>Mª Isabel Herrero, Lara Mendieta, Javier Peláez e Mª Isabel Martín</t>
+    <t>Mª Isabel Herrero, Lara Mendieta y Mª Isabel Martín</t>
   </si>
   <si>
     <t>María López</t>
   </si>
   <si>
     <t>De lunes a jueves de 8h a 18h. Viernes y del 15 de junio al 15 de septiembre de 8h a 15h.</t>
   </si>
   <si>
     <t>MUTUA MONTAÑESA TORRELAVEGA</t>
   </si>
   <si>
     <t>Av. de España, 8</t>
   </si>
   <si>
     <t>Torrelavega</t>
   </si>
   <si>
     <t>torrelavega@mutuamontanesa.es</t>
   </si>
   <si>
     <t>Luis Merino</t>
   </si>
   <si>
     <t>De Lunes a Jueves de 8h a 19h. Viernes de 8h a 15h y del 1 de agosto al 31 de 8h a 15h.</t>
   </si>
@@ -832,51 +832,51 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="37" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="51" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="35" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="24" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="78" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="70" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="203" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>